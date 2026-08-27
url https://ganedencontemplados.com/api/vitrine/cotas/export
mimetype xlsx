--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -8,183 +8,205 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Cotas Contempladas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
-[...1 lines deleted...]
-    <t>C1 Contemplados — Cotas publicadas em 07/07/2026  ·  c1contemplados.com.br</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+  <si>
+    <t>C1 Contemplados - Cotas publicadas em 27/08/2026  ·  c1contemplados.com.br</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
+    <t>Status</t>
+  </si>
+  <si>
     <t>Administradora</t>
   </si>
   <si>
     <t>Segmento</t>
   </si>
   <si>
     <t>Crédito (R$)</t>
   </si>
   <si>
     <t>Entrada (R$)</t>
   </si>
   <si>
     <t>Entrada %</t>
   </si>
   <si>
     <t>Parcelas</t>
   </si>
   <si>
     <t>Valor Parcela (R$)</t>
   </si>
   <si>
     <t>Saldo Devedor (R$)</t>
   </si>
   <si>
+    <t>Taxa Transf. (R$)</t>
+  </si>
+  <si>
+    <t>Taxa % a.m.</t>
+  </si>
+  <si>
     <t>Próx. Vencimento</t>
   </si>
   <si>
     <t>z3h87n</t>
+  </si>
+  <si>
+    <t>Disponível</t>
   </si>
   <si>
     <t>REMAZA</t>
   </si>
   <si>
     <t>Automóvel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF002452"/>
       <sz val="13"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0051D5"/>
+    </font>
+    <font>
+      <b/>
+      <color rgb="FF15803D"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002452"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F4FF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF94A3B8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
@@ -489,149 +511,173 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J3"/>
+  <dimension ref="A1:M3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
-    <col min="2" max="2" width="24" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="10" width="16" customWidth="1"/>
+    <col min="2" max="2" width="12" customWidth="1"/>
+    <col min="3" max="3" width="24" customWidth="1"/>
+    <col min="4" max="4" width="12" customWidth="1"/>
+    <col min="5" max="6" width="16" customWidth="1"/>
+    <col min="7" max="8" width="10" customWidth="1"/>
+    <col min="9" max="10" width="18" customWidth="1"/>
+    <col min="11" max="11" width="16" customWidth="1"/>
+    <col min="12" max="12" width="12" customWidth="1"/>
+    <col min="13" max="13" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="22" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" ht="22" customHeight="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
     </row>
-    <row r="2" ht="20" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" ht="20" customHeight="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
+      <c r="K2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="3" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="E3" s="6">
+        <v>15</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="7">
+        <v>116765.04</v>
+      </c>
+      <c r="F3" s="7">
         <v>40000</v>
       </c>
-      <c r="F3" s="7">
-[...2 lines deleted...]
-      <c r="G3" s="5">
+      <c r="G3" s="8">
+        <v>0.34256828927562566</v>
+      </c>
+      <c r="H3" s="6">
         <v>41</v>
       </c>
-      <c r="H3" s="6">
+      <c r="I3" s="7">
         <v>3758</v>
       </c>
-      <c r="I3" s="6">
+      <c r="J3" s="7">
         <v>154078</v>
       </c>
-      <c r="J3" s="8">
+      <c r="K3" s="7">
+        <v>1600</v>
+      </c>
+      <c r="L3" s="9">
+        <v>0.03858870159060031</v>
+      </c>
+      <c r="M3" s="10">
         <v>46213.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Cotas Contempladas</vt:lpstr>
     </vt:vector>