--- v1 (2026-08-27)
+++ v2 (2026-10-13)
@@ -8,209 +8,513 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Cotas Contempladas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
-[...1 lines deleted...]
-    <t>C1 Contemplados - Cotas publicadas em 27/08/2026  ·  c1contemplados.com.br</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="110">
+  <si>
+    <t>C1 Contemplados - Cotas publicadas em 12/10/2026  ·  c1contemplados.com.br</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Administradora</t>
   </si>
   <si>
     <t>Segmento</t>
   </si>
   <si>
     <t>Crédito (R$)</t>
   </si>
   <si>
     <t>Entrada (R$)</t>
   </si>
   <si>
     <t>Entrada %</t>
   </si>
   <si>
     <t>Parcelas</t>
   </si>
   <si>
     <t>Valor Parcela (R$)</t>
   </si>
   <si>
     <t>Saldo Devedor (R$)</t>
   </si>
   <si>
     <t>Taxa Transf. (R$)</t>
   </si>
   <si>
     <t>Taxa % a.m.</t>
   </si>
   <si>
     <t>Próx. Vencimento</t>
   </si>
   <si>
-    <t>z3h87n</t>
+    <t>mrj3yn</t>
+  </si>
+  <si>
+    <t>Reservada</t>
+  </si>
+  <si>
+    <t>MYCON</t>
+  </si>
+  <si>
+    <t>Imóvel</t>
+  </si>
+  <si>
+    <t>9m7mmu</t>
+  </si>
+  <si>
+    <t>3v3vgb</t>
+  </si>
+  <si>
+    <t>r723kk</t>
+  </si>
+  <si>
+    <t>mrekp6</t>
   </si>
   <si>
     <t>Disponível</t>
   </si>
   <si>
+    <t>swfr7n</t>
+  </si>
+  <si>
+    <t>29bmut</t>
+  </si>
+  <si>
+    <t>qktsy8</t>
+  </si>
+  <si>
+    <t>m9qjk4</t>
+  </si>
+  <si>
+    <t>f3835n</t>
+  </si>
+  <si>
+    <t>944mak</t>
+  </si>
+  <si>
+    <t>cm58dr</t>
+  </si>
+  <si>
+    <t>4nd9t5</t>
+  </si>
+  <si>
+    <t>jea4cx</t>
+  </si>
+  <si>
+    <t>bkvtgb</t>
+  </si>
+  <si>
+    <t>m2uq9p</t>
+  </si>
+  <si>
+    <t>yrahtm</t>
+  </si>
+  <si>
+    <t>bbmzms</t>
+  </si>
+  <si>
+    <t>383fv7</t>
+  </si>
+  <si>
+    <t>EMBRACON</t>
+  </si>
+  <si>
+    <t>nwa4zj</t>
+  </si>
+  <si>
+    <t>8petna</t>
+  </si>
+  <si>
+    <t>n3ctse</t>
+  </si>
+  <si>
+    <t>kkfyqf</t>
+  </si>
+  <si>
+    <t>SANTANDER</t>
+  </si>
+  <si>
+    <t>s69svz</t>
+  </si>
+  <si>
+    <t>PORTO SEGURO</t>
+  </si>
+  <si>
+    <t>6r4zr8</t>
+  </si>
+  <si>
+    <t>MAGALU</t>
+  </si>
+  <si>
+    <t>ee9hck</t>
+  </si>
+  <si>
+    <t>wbrexx</t>
+  </si>
+  <si>
+    <t>jwefaz</t>
+  </si>
+  <si>
+    <t>wpscxw</t>
+  </si>
+  <si>
+    <t>75qyfb</t>
+  </si>
+  <si>
+    <t>pfmaak</t>
+  </si>
+  <si>
+    <t>2wagyx</t>
+  </si>
+  <si>
+    <t>e7fr6g</t>
+  </si>
+  <si>
+    <t>899dfp</t>
+  </si>
+  <si>
+    <t>huztce</t>
+  </si>
+  <si>
+    <t>tyz6zt</t>
+  </si>
+  <si>
+    <t>Automóvel</t>
+  </si>
+  <si>
+    <t>g4rjmp</t>
+  </si>
+  <si>
+    <t>7zudub</t>
+  </si>
+  <si>
+    <t>uq77c7</t>
+  </si>
+  <si>
+    <t>ejztzs</t>
+  </si>
+  <si>
+    <t>g8834w</t>
+  </si>
+  <si>
+    <t>urczsg</t>
+  </si>
+  <si>
+    <t>8q4xke</t>
+  </si>
+  <si>
+    <t>uqhqq8</t>
+  </si>
+  <si>
+    <t>n72uav</t>
+  </si>
+  <si>
+    <t>g86sb6</t>
+  </si>
+  <si>
+    <t>a3bxx9</t>
+  </si>
+  <si>
+    <t>m9qzvy</t>
+  </si>
+  <si>
+    <t>srksur</t>
+  </si>
+  <si>
+    <t>fzau9c</t>
+  </si>
+  <si>
+    <t>76c9m6</t>
+  </si>
+  <si>
+    <t>kb4ekb</t>
+  </si>
+  <si>
+    <t>f56xvr</t>
+  </si>
+  <si>
+    <t>udpnre</t>
+  </si>
+  <si>
+    <t>zbdpcb</t>
+  </si>
+  <si>
+    <t>e29tnd</t>
+  </si>
+  <si>
+    <t>waapzw</t>
+  </si>
+  <si>
+    <t>p42zkp</t>
+  </si>
+  <si>
+    <t>hhtqgu</t>
+  </si>
+  <si>
+    <t>jzrmvw</t>
+  </si>
+  <si>
+    <t>7fm884</t>
+  </si>
+  <si>
+    <t>prrznu</t>
+  </si>
+  <si>
+    <t>vgbctx</t>
+  </si>
+  <si>
+    <t>eqdduc</t>
+  </si>
+  <si>
+    <t>zkg9ev</t>
+  </si>
+  <si>
+    <t>sehhv7</t>
+  </si>
+  <si>
+    <t>zxz8ss</t>
+  </si>
+  <si>
+    <t>k8ptqx</t>
+  </si>
+  <si>
+    <t>y2quwd</t>
+  </si>
+  <si>
+    <t>av6u44</t>
+  </si>
+  <si>
+    <t>m8kd3r</t>
+  </si>
+  <si>
+    <t>vcrcee</t>
+  </si>
+  <si>
+    <t>nuuwte</t>
+  </si>
+  <si>
+    <t>beec8m</t>
+  </si>
+  <si>
+    <t>jykbyb</t>
+  </si>
+  <si>
+    <t>9uxyn2</t>
+  </si>
+  <si>
+    <t>pgbhmp</t>
+  </si>
+  <si>
+    <t>5damz6</t>
+  </si>
+  <si>
     <t>REMAZA</t>
   </si>
   <si>
-    <t>Automóvel</t>
+    <t>33q3mm</t>
+  </si>
+  <si>
+    <t>j79bmq</t>
+  </si>
+  <si>
+    <t>ju972w</t>
+  </si>
+  <si>
+    <t>w3r72v</t>
+  </si>
+  <si>
+    <t>psq8j8</t>
+  </si>
+  <si>
+    <t>2345ne</t>
+  </si>
+  <si>
+    <t>4u25hq</t>
+  </si>
+  <si>
+    <t>vvzhmw</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF002452"/>
       <sz val="13"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0051D5"/>
+    </font>
+    <font>
+      <b/>
+      <color rgb="FFB45309"/>
     </font>
     <font>
       <b/>
       <color rgb="FF15803D"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002452"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F4FF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF94A3B8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="10" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -511,51 +815,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M88"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="6" width="16" customWidth="1"/>
     <col min="7" max="8" width="10" customWidth="1"/>
     <col min="9" max="10" width="18" customWidth="1"/>
     <col min="11" max="11" width="16" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -604,75 +908,3388 @@
       </c>
       <c r="K2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="7">
-        <v>116765.04</v>
+        <v>105045.5</v>
       </c>
       <c r="F3" s="7">
-        <v>40000</v>
+        <v>48100</v>
       </c>
       <c r="G3" s="8">
-        <v>0.34256828927562566</v>
+        <v>0.45789681614157673</v>
       </c>
       <c r="H3" s="6">
+        <v>164</v>
+      </c>
+      <c r="I3" s="7">
+        <v>729.63</v>
+      </c>
+      <c r="J3" s="7">
+        <v>119659.32</v>
+      </c>
+      <c r="K3" s="9"/>
+      <c r="L3" s="10">
+        <v>0.01050380277497082</v>
+      </c>
+      <c r="M3" s="11">
+        <v>46305.5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="9">
+        <v>83811.71</v>
+      </c>
+      <c r="F4" s="9">
+        <v>37300</v>
+      </c>
+      <c r="G4" s="14">
+        <v>0.4450452090763928</v>
+      </c>
+      <c r="H4" s="3">
+        <v>154</v>
+      </c>
+      <c r="I4" s="9">
+        <v>637.36</v>
+      </c>
+      <c r="J4" s="9">
+        <v>98153.44</v>
+      </c>
+      <c r="K4" s="9"/>
+      <c r="L4" s="15">
+        <v>0.011260134689209559</v>
+      </c>
+      <c r="M4" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="7">
+        <v>300817.84</v>
+      </c>
+      <c r="F5" s="7">
+        <v>131900</v>
+      </c>
+      <c r="G5" s="8">
+        <v>0.43847133534367505</v>
+      </c>
+      <c r="H5" s="6">
+        <v>140</v>
+      </c>
+      <c r="I5" s="7">
+        <v>2530.19</v>
+      </c>
+      <c r="J5" s="7">
+        <v>354226.6</v>
+      </c>
+      <c r="K5" s="9"/>
+      <c r="L5" s="10">
+        <v>0.012257927217167177</v>
+      </c>
+      <c r="M5" s="11">
+        <v>46302.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="9">
+        <v>335739.39</v>
+      </c>
+      <c r="F6" s="9">
+        <v>153300</v>
+      </c>
+      <c r="G6" s="14">
+        <v>0.45660415359663337</v>
+      </c>
+      <c r="H6" s="3">
+        <v>203</v>
+      </c>
+      <c r="I6" s="9">
+        <v>2019.35</v>
+      </c>
+      <c r="J6" s="9">
+        <v>409928.05</v>
+      </c>
+      <c r="K6" s="9"/>
+      <c r="L6" s="15">
+        <v>0.009417845965856958</v>
+      </c>
+      <c r="M6" s="16">
+        <v>46305.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="7">
+        <v>65885.41</v>
+      </c>
+      <c r="F7" s="7">
+        <v>34000</v>
+      </c>
+      <c r="G7" s="8">
+        <v>0.5160474830467018</v>
+      </c>
+      <c r="H7" s="6">
+        <v>145</v>
+      </c>
+      <c r="I7" s="7">
+        <v>460.26</v>
+      </c>
+      <c r="J7" s="7">
+        <v>66737.7</v>
+      </c>
+      <c r="K7" s="9"/>
+      <c r="L7" s="10">
+        <v>0.0118006511323246</v>
+      </c>
+      <c r="M7" s="11">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="9">
+        <v>66330.12</v>
+      </c>
+      <c r="F8" s="9">
+        <v>30300</v>
+      </c>
+      <c r="G8" s="14">
+        <v>0.4568060482929927</v>
+      </c>
+      <c r="H8" s="3">
+        <v>156</v>
+      </c>
+      <c r="I8" s="9">
+        <v>476.4</v>
+      </c>
+      <c r="J8" s="9">
+        <v>74318.4</v>
+      </c>
+      <c r="K8" s="9"/>
+      <c r="L8" s="15">
+        <v>0.010714756187900364</v>
+      </c>
+      <c r="M8" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="7">
+        <v>72688.63</v>
+      </c>
+      <c r="F9" s="7">
+        <v>38100</v>
+      </c>
+      <c r="G9" s="8">
+        <v>0.5241535024115875</v>
+      </c>
+      <c r="H9" s="6">
+        <v>153</v>
+      </c>
+      <c r="I9" s="7">
+        <v>502.95</v>
+      </c>
+      <c r="J9" s="7">
+        <v>76951.35</v>
+      </c>
+      <c r="K9" s="9"/>
+      <c r="L9" s="10">
+        <v>0.012301133488273237</v>
+      </c>
+      <c r="M9" s="11">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="9">
+        <v>73776.82</v>
+      </c>
+      <c r="F10" s="9">
+        <v>37800</v>
+      </c>
+      <c r="G10" s="14">
+        <v>0.5123560489595512</v>
+      </c>
+      <c r="H10" s="3">
+        <v>137</v>
+      </c>
+      <c r="I10" s="9">
+        <v>532.36</v>
+      </c>
+      <c r="J10" s="9">
+        <v>72933.32</v>
+      </c>
+      <c r="K10" s="9"/>
+      <c r="L10" s="15">
+        <v>0.01185172877923018</v>
+      </c>
+      <c r="M10" s="16">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="7">
+        <v>88230.75</v>
+      </c>
+      <c r="F11" s="7">
+        <v>42100</v>
+      </c>
+      <c r="G11" s="8">
+        <v>0.47715790696554206</v>
+      </c>
+      <c r="H11" s="6">
+        <v>157</v>
+      </c>
+      <c r="I11" s="7">
+        <v>597.09</v>
+      </c>
+      <c r="J11" s="7">
+        <v>93743.13</v>
+      </c>
+      <c r="K11" s="9"/>
+      <c r="L11" s="10">
+        <v>0.01038856999341096</v>
+      </c>
+      <c r="M11" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="9">
+        <v>89169.51</v>
+      </c>
+      <c r="F12" s="9">
+        <v>43800</v>
+      </c>
+      <c r="G12" s="14">
+        <v>0.4911992899815195</v>
+      </c>
+      <c r="H12" s="3">
+        <v>145</v>
+      </c>
+      <c r="I12" s="9">
+        <v>639.48</v>
+      </c>
+      <c r="J12" s="9">
+        <v>92724.6</v>
+      </c>
+      <c r="K12" s="9"/>
+      <c r="L12" s="15">
+        <v>0.011351901824536971</v>
+      </c>
+      <c r="M12" s="16">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="7">
+        <v>89300.14</v>
+      </c>
+      <c r="F13" s="7">
+        <v>43400</v>
+      </c>
+      <c r="G13" s="8">
+        <v>0.4860014777132488</v>
+      </c>
+      <c r="H13" s="6">
+        <v>156</v>
+      </c>
+      <c r="I13" s="7">
+        <v>591.34</v>
+      </c>
+      <c r="J13" s="7">
+        <v>92249.04</v>
+      </c>
+      <c r="K13" s="9"/>
+      <c r="L13" s="10">
+        <v>0.010263836314325226</v>
+      </c>
+      <c r="M13" s="11">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="9">
+        <v>89503.97</v>
+      </c>
+      <c r="F14" s="9">
+        <v>42800</v>
+      </c>
+      <c r="G14" s="14">
+        <v>0.4781910791219652</v>
+      </c>
+      <c r="H14" s="3">
+        <v>146</v>
+      </c>
+      <c r="I14" s="9">
+        <v>637.72</v>
+      </c>
+      <c r="J14" s="9">
+        <v>93107.12</v>
+      </c>
+      <c r="K14" s="9"/>
+      <c r="L14" s="15">
+        <v>0.010815362697421699</v>
+      </c>
+      <c r="M14" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="7">
+        <v>92585.83</v>
+      </c>
+      <c r="F15" s="7">
+        <v>46000</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0.4968362869350526</v>
+      </c>
+      <c r="H15" s="6">
+        <v>148</v>
+      </c>
+      <c r="I15" s="7">
+        <v>651.18</v>
+      </c>
+      <c r="J15" s="7">
+        <v>96374.64</v>
+      </c>
+      <c r="K15" s="9"/>
+      <c r="L15" s="10">
+        <v>0.01134614676835022</v>
+      </c>
+      <c r="M15" s="11">
+        <v>46336.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="9">
+        <v>109895.94</v>
+      </c>
+      <c r="F16" s="9">
+        <v>54500</v>
+      </c>
+      <c r="G16" s="14">
+        <v>0.49592368926458974</v>
+      </c>
+      <c r="H16" s="3">
+        <v>160</v>
+      </c>
+      <c r="I16" s="9">
+        <v>710.58</v>
+      </c>
+      <c r="J16" s="9">
+        <v>113692.8</v>
+      </c>
+      <c r="K16" s="9"/>
+      <c r="L16" s="15">
+        <v>0.010362505311252887</v>
+      </c>
+      <c r="M16" s="16">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="7">
+        <v>111949.59</v>
+      </c>
+      <c r="F17" s="7">
+        <v>58000</v>
+      </c>
+      <c r="G17" s="8">
+        <v>0.5180903297636017</v>
+      </c>
+      <c r="H17" s="6">
+        <v>187</v>
+      </c>
+      <c r="I17" s="7">
+        <v>685.21</v>
+      </c>
+      <c r="J17" s="7">
+        <v>128134.27</v>
+      </c>
+      <c r="K17" s="9"/>
+      <c r="L17" s="10">
+        <v>0.011084368200988248</v>
+      </c>
+      <c r="M17" s="11">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="9">
+        <v>124115.75</v>
+      </c>
+      <c r="F18" s="9">
+        <v>70800</v>
+      </c>
+      <c r="G18" s="14">
+        <v>0.570435259022324</v>
+      </c>
+      <c r="H18" s="3">
+        <v>141</v>
+      </c>
+      <c r="I18" s="9">
+        <v>782.7</v>
+      </c>
+      <c r="J18" s="9">
+        <v>110360.7</v>
+      </c>
+      <c r="K18" s="9"/>
+      <c r="L18" s="15">
+        <v>0.011918488649599759</v>
+      </c>
+      <c r="M18" s="16">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="7">
+        <v>184534.9</v>
+      </c>
+      <c r="F19" s="7">
+        <v>91000</v>
+      </c>
+      <c r="G19" s="8">
+        <v>0.49313165151957705</v>
+      </c>
+      <c r="H19" s="6">
+        <v>141</v>
+      </c>
+      <c r="I19" s="7">
+        <v>1391.8</v>
+      </c>
+      <c r="J19" s="7">
+        <v>196243.8</v>
+      </c>
+      <c r="K19" s="9"/>
+      <c r="L19" s="10">
+        <v>0.012181043909267364</v>
+      </c>
+      <c r="M19" s="11">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="9">
+        <v>227966.13</v>
+      </c>
+      <c r="F20" s="9">
+        <v>116500</v>
+      </c>
+      <c r="G20" s="14">
+        <v>0.5110408287406555</v>
+      </c>
+      <c r="H20" s="3">
+        <v>178</v>
+      </c>
+      <c r="I20" s="9">
+        <v>1409.03</v>
+      </c>
+      <c r="J20" s="9">
+        <v>250807.34</v>
+      </c>
+      <c r="K20" s="9"/>
+      <c r="L20" s="15">
+        <v>0.010759586420762522</v>
+      </c>
+      <c r="M20" s="16">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="7">
+        <v>195296.23</v>
+      </c>
+      <c r="F21" s="7">
+        <v>110500</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0.5658071330921237</v>
+      </c>
+      <c r="H21" s="6">
+        <v>79</v>
+      </c>
+      <c r="I21" s="7">
+        <v>1494.07</v>
+      </c>
+      <c r="J21" s="7">
+        <v>118031.53</v>
+      </c>
+      <c r="K21" s="9"/>
+      <c r="L21" s="10">
+        <v>0.008803412666832237</v>
+      </c>
+      <c r="M21" s="11">
+        <v>46315.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="9">
+        <v>295283.52</v>
+      </c>
+      <c r="F22" s="9">
+        <v>146100</v>
+      </c>
+      <c r="G22" s="14">
+        <v>0.4947787130145292</v>
+      </c>
+      <c r="H22" s="3">
+        <v>90</v>
+      </c>
+      <c r="I22" s="9">
+        <v>2389.57</v>
+      </c>
+      <c r="J22" s="9">
+        <v>215061.3</v>
+      </c>
+      <c r="K22" s="9"/>
+      <c r="L22" s="15">
+        <v>0.008618842421043217</v>
+      </c>
+      <c r="M22" s="16">
+        <v>46308.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="7">
+        <v>578717.8</v>
+      </c>
+      <c r="F23" s="7">
+        <v>270100</v>
+      </c>
+      <c r="G23" s="8">
+        <v>0.466721431412685</v>
+      </c>
+      <c r="H23" s="6">
+        <v>230</v>
+      </c>
+      <c r="I23" s="7">
+        <v>2959.42</v>
+      </c>
+      <c r="J23" s="7">
+        <v>680666.6</v>
+      </c>
+      <c r="K23" s="9"/>
+      <c r="L23" s="10">
+        <v>0.008084397638393198</v>
+      </c>
+      <c r="M23" s="11">
+        <v>46315.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="9">
+        <v>651982.63</v>
+      </c>
+      <c r="F24" s="9">
+        <v>327100</v>
+      </c>
+      <c r="G24" s="14">
+        <v>0.5017004824192939</v>
+      </c>
+      <c r="H24" s="3">
+        <v>135</v>
+      </c>
+      <c r="I24" s="9">
+        <v>3951.67</v>
+      </c>
+      <c r="J24" s="9">
+        <v>533475.45</v>
+      </c>
+      <c r="K24" s="9"/>
+      <c r="L24" s="15">
+        <v>0.008033569790641182</v>
+      </c>
+      <c r="M24" s="16">
+        <v>46321.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I3" s="7">
-[...12 lines deleted...]
-        <v>46213.5</v>
+      <c r="B25" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="7">
+        <v>228032.94</v>
+      </c>
+      <c r="F25" s="7">
+        <v>103600</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0.45432032758074337</v>
+      </c>
+      <c r="H25" s="6">
+        <v>176</v>
+      </c>
+      <c r="I25" s="7">
+        <v>1439.1</v>
+      </c>
+      <c r="J25" s="7">
+        <v>253281.6</v>
+      </c>
+      <c r="K25" s="9"/>
+      <c r="L25" s="10">
+        <v>0.009295955762108891</v>
+      </c>
+      <c r="M25" s="11">
+        <v>46305.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="9">
+        <v>404573.46</v>
+      </c>
+      <c r="F26" s="9">
+        <v>218000</v>
+      </c>
+      <c r="G26" s="14">
+        <v>0.5388391022980104</v>
+      </c>
+      <c r="H26" s="3">
+        <v>149</v>
+      </c>
+      <c r="I26" s="9">
+        <v>2296.93</v>
+      </c>
+      <c r="J26" s="9">
+        <v>342242.57</v>
+      </c>
+      <c r="K26" s="9"/>
+      <c r="L26" s="15">
+        <v>0.009135569905400192</v>
+      </c>
+      <c r="M26" s="16">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="7">
+        <v>363804.19</v>
+      </c>
+      <c r="F27" s="7">
+        <v>193100</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0.5307800330721865</v>
+      </c>
+      <c r="H27" s="6">
+        <v>223</v>
+      </c>
+      <c r="I27" s="7">
+        <v>2043.22</v>
+      </c>
+      <c r="J27" s="7">
+        <v>455638.06</v>
+      </c>
+      <c r="K27" s="9"/>
+      <c r="L27" s="10">
+        <v>0.01090315526850226</v>
+      </c>
+      <c r="M27" s="11">
+        <v>46315.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" s="9">
+        <v>272158.53</v>
+      </c>
+      <c r="F28" s="9">
+        <v>147200</v>
+      </c>
+      <c r="G28" s="14">
+        <v>0.5408612399545221</v>
+      </c>
+      <c r="H28" s="3">
+        <v>222</v>
+      </c>
+      <c r="I28" s="9">
+        <v>1227.74</v>
+      </c>
+      <c r="J28" s="9">
+        <v>272558.28</v>
+      </c>
+      <c r="K28" s="9"/>
+      <c r="L28" s="15">
+        <v>0.008233976943897998</v>
+      </c>
+      <c r="M28" s="16">
+        <v>46315.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="7">
+        <v>73215.23</v>
+      </c>
+      <c r="F29" s="7">
+        <v>34200</v>
+      </c>
+      <c r="G29" s="8">
+        <v>0.4671159265633667</v>
+      </c>
+      <c r="H29" s="6">
+        <v>139</v>
+      </c>
+      <c r="I29" s="7">
+        <v>552.66</v>
+      </c>
+      <c r="J29" s="7">
+        <v>76819.74</v>
+      </c>
+      <c r="K29" s="9"/>
+      <c r="L29" s="10">
+        <v>0.011119671038812402</v>
+      </c>
+      <c r="M29" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="9">
+        <v>90576.83</v>
+      </c>
+      <c r="F30" s="9">
+        <v>43400</v>
+      </c>
+      <c r="G30" s="14">
+        <v>0.4791512354760042</v>
+      </c>
+      <c r="H30" s="3">
+        <v>147</v>
+      </c>
+      <c r="I30" s="9">
+        <v>628.45</v>
+      </c>
+      <c r="J30" s="9">
+        <v>92382.15</v>
+      </c>
+      <c r="K30" s="9"/>
+      <c r="L30" s="15">
+        <v>0.01041784493714466</v>
+      </c>
+      <c r="M30" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="7">
+        <v>240558.61</v>
+      </c>
+      <c r="F31" s="7">
+        <v>116100</v>
+      </c>
+      <c r="G31" s="8">
+        <v>0.48262666632468487</v>
+      </c>
+      <c r="H31" s="6">
+        <v>184</v>
+      </c>
+      <c r="I31" s="7">
+        <v>1514.02</v>
+      </c>
+      <c r="J31" s="7">
+        <v>278579.68</v>
+      </c>
+      <c r="K31" s="9"/>
+      <c r="L31" s="10">
+        <v>0.010328292377930794</v>
+      </c>
+      <c r="M31" s="11">
+        <v>46302.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" s="9">
+        <v>98748.02</v>
+      </c>
+      <c r="F32" s="9">
+        <v>45900</v>
+      </c>
+      <c r="G32" s="14">
+        <v>0.4648194465063704</v>
+      </c>
+      <c r="H32" s="3">
+        <v>151</v>
+      </c>
+      <c r="I32" s="9">
+        <v>742.28</v>
+      </c>
+      <c r="J32" s="9">
+        <v>112084.28</v>
+      </c>
+      <c r="K32" s="9"/>
+      <c r="L32" s="15">
+        <v>0.01157470696293901</v>
+      </c>
+      <c r="M32" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="7">
+        <v>86630.39</v>
+      </c>
+      <c r="F33" s="7">
+        <v>41300</v>
+      </c>
+      <c r="G33" s="8">
+        <v>0.4767380130690858</v>
+      </c>
+      <c r="H33" s="6">
+        <v>146</v>
+      </c>
+      <c r="I33" s="7">
+        <v>652.25</v>
+      </c>
+      <c r="J33" s="7">
+        <v>95228.5</v>
+      </c>
+      <c r="K33" s="9"/>
+      <c r="L33" s="10">
+        <v>0.011789467759991524</v>
+      </c>
+      <c r="M33" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" s="9">
+        <v>109402.81</v>
+      </c>
+      <c r="F34" s="9">
+        <v>51800</v>
+      </c>
+      <c r="G34" s="14">
+        <v>0.4734796117211249</v>
+      </c>
+      <c r="H34" s="3">
+        <v>151</v>
+      </c>
+      <c r="I34" s="9">
+        <v>775.05</v>
+      </c>
+      <c r="J34" s="9">
+        <v>117032.55</v>
+      </c>
+      <c r="K34" s="9"/>
+      <c r="L34" s="15">
+        <v>0.010796354259669193</v>
+      </c>
+      <c r="M34" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" s="7">
+        <v>86070.54</v>
+      </c>
+      <c r="F35" s="7">
+        <v>41200</v>
+      </c>
+      <c r="G35" s="8">
+        <v>0.478677140866085</v>
+      </c>
+      <c r="H35" s="6">
+        <v>148</v>
+      </c>
+      <c r="I35" s="7">
+        <v>636.98</v>
+      </c>
+      <c r="J35" s="7">
+        <v>94273.04</v>
+      </c>
+      <c r="K35" s="9"/>
+      <c r="L35" s="10">
+        <v>0.01163279272697529</v>
+      </c>
+      <c r="M35" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" s="9">
+        <v>86398.2</v>
+      </c>
+      <c r="F36" s="9">
+        <v>42900</v>
+      </c>
+      <c r="G36" s="14">
+        <v>0.49653812232199285</v>
+      </c>
+      <c r="H36" s="3">
+        <v>156</v>
+      </c>
+      <c r="I36" s="9">
+        <v>601.6</v>
+      </c>
+      <c r="J36" s="9">
+        <v>93849.6</v>
+      </c>
+      <c r="K36" s="9"/>
+      <c r="L36" s="15">
+        <v>0.011510709027354791</v>
+      </c>
+      <c r="M36" s="16">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="7">
+        <v>617965.98</v>
+      </c>
+      <c r="F37" s="7">
+        <v>287500</v>
+      </c>
+      <c r="G37" s="8">
+        <v>0.46523596654948546</v>
+      </c>
+      <c r="H37" s="6">
+        <v>191</v>
+      </c>
+      <c r="I37" s="7">
+        <v>3629.4</v>
+      </c>
+      <c r="J37" s="7">
+        <v>693215.4</v>
+      </c>
+      <c r="K37" s="9"/>
+      <c r="L37" s="10">
+        <v>0.008998214817321108</v>
+      </c>
+      <c r="M37" s="11">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="9">
+        <v>21676.82</v>
+      </c>
+      <c r="F38" s="9">
+        <v>13200</v>
+      </c>
+      <c r="G38" s="14">
+        <v>0.6089454080441689</v>
+      </c>
+      <c r="H38" s="3">
+        <v>34</v>
+      </c>
+      <c r="I38" s="9">
+        <v>364.42</v>
+      </c>
+      <c r="J38" s="9">
+        <v>12390.28</v>
+      </c>
+      <c r="K38" s="9"/>
+      <c r="L38" s="15">
+        <v>0.023427482917826335</v>
+      </c>
+      <c r="M38" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E39" s="7">
+        <v>21678.44</v>
+      </c>
+      <c r="F39" s="7">
+        <v>13200</v>
+      </c>
+      <c r="G39" s="8">
+        <v>0.6088999023915005</v>
+      </c>
+      <c r="H39" s="6">
+        <v>34</v>
+      </c>
+      <c r="I39" s="7">
+        <v>364.42</v>
+      </c>
+      <c r="J39" s="7">
+        <v>12390.28</v>
+      </c>
+      <c r="K39" s="9"/>
+      <c r="L39" s="10">
+        <v>0.02341469610785591</v>
+      </c>
+      <c r="M39" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E40" s="9">
+        <v>21843.68</v>
+      </c>
+      <c r="F40" s="9">
+        <v>13800</v>
+      </c>
+      <c r="G40" s="14">
+        <v>0.6317616811819253</v>
+      </c>
+      <c r="H40" s="3">
+        <v>33</v>
+      </c>
+      <c r="I40" s="9">
+        <v>283.16</v>
+      </c>
+      <c r="J40" s="9">
+        <v>9344.28</v>
+      </c>
+      <c r="K40" s="9"/>
+      <c r="L40" s="15">
+        <v>0.009074727638875657</v>
+      </c>
+      <c r="M40" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E41" s="7">
+        <v>21843.68</v>
+      </c>
+      <c r="F41" s="7">
+        <v>13800</v>
+      </c>
+      <c r="G41" s="8">
+        <v>0.6317616811819253</v>
+      </c>
+      <c r="H41" s="6">
+        <v>32</v>
+      </c>
+      <c r="I41" s="7">
+        <v>284.16</v>
+      </c>
+      <c r="J41" s="7">
+        <v>9093.12</v>
+      </c>
+      <c r="K41" s="9"/>
+      <c r="L41" s="10">
+        <v>0.007609390191493653</v>
+      </c>
+      <c r="M41" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E42" s="9">
+        <v>21843.68</v>
+      </c>
+      <c r="F42" s="9">
+        <v>13800</v>
+      </c>
+      <c r="G42" s="14">
+        <v>0.6317616811819253</v>
+      </c>
+      <c r="H42" s="3">
+        <v>32</v>
+      </c>
+      <c r="I42" s="9">
+        <v>283.76</v>
+      </c>
+      <c r="J42" s="9">
+        <v>9080.32</v>
+      </c>
+      <c r="K42" s="9"/>
+      <c r="L42" s="15">
+        <v>0.007519890217273927</v>
+      </c>
+      <c r="M42" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E43" s="7">
+        <v>21995.77</v>
+      </c>
+      <c r="F43" s="7">
+        <v>13800</v>
+      </c>
+      <c r="G43" s="8">
+        <v>0.6273933579047244</v>
+      </c>
+      <c r="H43" s="6">
+        <v>33</v>
+      </c>
+      <c r="I43" s="7">
+        <v>283.06</v>
+      </c>
+      <c r="J43" s="7">
+        <v>9340.98</v>
+      </c>
+      <c r="K43" s="9"/>
+      <c r="L43" s="10">
+        <v>0.007889245071609756</v>
+      </c>
+      <c r="M43" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E44" s="9">
+        <v>22137.25</v>
+      </c>
+      <c r="F44" s="9">
+        <v>14100</v>
+      </c>
+      <c r="G44" s="14">
+        <v>0.6369354820494867</v>
+      </c>
+      <c r="H44" s="3">
+        <v>32</v>
+      </c>
+      <c r="I44" s="9">
+        <v>283.06</v>
+      </c>
+      <c r="J44" s="9">
+        <v>9057.92</v>
+      </c>
+      <c r="K44" s="9"/>
+      <c r="L44" s="15">
+        <v>0.0074138367985130595</v>
+      </c>
+      <c r="M44" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E45" s="7">
+        <v>22137.25</v>
+      </c>
+      <c r="F45" s="7">
+        <v>14100</v>
+      </c>
+      <c r="G45" s="8">
+        <v>0.6369354820494867</v>
+      </c>
+      <c r="H45" s="6">
+        <v>32</v>
+      </c>
+      <c r="I45" s="7">
+        <v>283.06</v>
+      </c>
+      <c r="J45" s="7">
+        <v>9057.92</v>
+      </c>
+      <c r="K45" s="9"/>
+      <c r="L45" s="10">
+        <v>0.0074138367985130595</v>
+      </c>
+      <c r="M45" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E46" s="9">
+        <v>37303.68</v>
+      </c>
+      <c r="F46" s="9">
+        <v>19400</v>
+      </c>
+      <c r="G46" s="14">
+        <v>0.5200559301387959</v>
+      </c>
+      <c r="H46" s="3">
+        <v>46</v>
+      </c>
+      <c r="I46" s="9">
+        <v>659.74</v>
+      </c>
+      <c r="J46" s="9">
+        <v>30348.04</v>
+      </c>
+      <c r="K46" s="9"/>
+      <c r="L46" s="15">
+        <v>0.02503276409599307</v>
+      </c>
+      <c r="M46" s="16">
+        <v>46336.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E47" s="7">
+        <v>46520.31</v>
+      </c>
+      <c r="F47" s="7">
+        <v>23900</v>
+      </c>
+      <c r="G47" s="8">
+        <v>0.5137541000909066</v>
+      </c>
+      <c r="H47" s="6">
+        <v>59</v>
+      </c>
+      <c r="I47" s="7">
+        <v>711.82</v>
+      </c>
+      <c r="J47" s="7">
+        <v>41997.38</v>
+      </c>
+      <c r="K47" s="9"/>
+      <c r="L47" s="10">
+        <v>0.023454645655552005</v>
+      </c>
+      <c r="M47" s="11">
+        <v>46336.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B48" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E48" s="9">
+        <v>46520.31</v>
+      </c>
+      <c r="F48" s="9">
+        <v>23300</v>
+      </c>
+      <c r="G48" s="14">
+        <v>0.5008565076200051</v>
+      </c>
+      <c r="H48" s="3">
+        <v>66</v>
+      </c>
+      <c r="I48" s="9">
+        <v>634.53</v>
+      </c>
+      <c r="J48" s="9">
+        <v>41878.98</v>
+      </c>
+      <c r="K48" s="9"/>
+      <c r="L48" s="15">
+        <v>0.019866989226502343</v>
+      </c>
+      <c r="M48" s="16">
+        <v>46336.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B49" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E49" s="7">
+        <v>48178.98</v>
+      </c>
+      <c r="F49" s="7">
+        <v>25600</v>
+      </c>
+      <c r="G49" s="8">
+        <v>0.531352054360636</v>
+      </c>
+      <c r="H49" s="6">
+        <v>43</v>
+      </c>
+      <c r="I49" s="7">
+        <v>1062.08</v>
+      </c>
+      <c r="J49" s="7">
+        <v>45669.44</v>
+      </c>
+      <c r="K49" s="9"/>
+      <c r="L49" s="10">
+        <v>0.03729716915405379</v>
+      </c>
+      <c r="M49" s="11">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E50" s="9">
+        <v>48488.12</v>
+      </c>
+      <c r="F50" s="9">
+        <v>25200</v>
+      </c>
+      <c r="G50" s="14">
+        <v>0.5197149322349475</v>
+      </c>
+      <c r="H50" s="3">
+        <v>54</v>
+      </c>
+      <c r="I50" s="9">
+        <v>780.24</v>
+      </c>
+      <c r="J50" s="9">
+        <v>42132.96</v>
+      </c>
+      <c r="K50" s="9"/>
+      <c r="L50" s="15">
+        <v>0.024379183215543523</v>
+      </c>
+      <c r="M50" s="16">
+        <v>46336.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B51" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E51" s="7">
+        <v>48563.72</v>
+      </c>
+      <c r="F51" s="7">
+        <v>25700</v>
+      </c>
+      <c r="G51" s="8">
+        <v>0.5292016344711649</v>
+      </c>
+      <c r="H51" s="6">
+        <v>43</v>
+      </c>
+      <c r="I51" s="7">
+        <v>1043.09</v>
+      </c>
+      <c r="J51" s="7">
+        <v>44852.87</v>
+      </c>
+      <c r="K51" s="9"/>
+      <c r="L51" s="10">
+        <v>0.0354005903243</v>
+      </c>
+      <c r="M51" s="11">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B52" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E52" s="9">
+        <v>49425.15</v>
+      </c>
+      <c r="F52" s="9">
+        <v>25700</v>
+      </c>
+      <c r="G52" s="14">
+        <v>0.5199781892417119</v>
+      </c>
+      <c r="H52" s="3">
+        <v>43</v>
+      </c>
+      <c r="I52" s="9">
+        <v>1001.93</v>
+      </c>
+      <c r="J52" s="9">
+        <v>43082.99</v>
+      </c>
+      <c r="K52" s="9"/>
+      <c r="L52" s="15">
+        <v>0.030746661537844024</v>
+      </c>
+      <c r="M52" s="16">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B53" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E53" s="7">
+        <v>49840.71</v>
+      </c>
+      <c r="F53" s="7">
+        <v>26000</v>
+      </c>
+      <c r="G53" s="8">
+        <v>0.5216619105145172</v>
+      </c>
+      <c r="H53" s="6">
+        <v>39</v>
+      </c>
+      <c r="I53" s="7">
+        <v>1072.39</v>
+      </c>
+      <c r="J53" s="7">
+        <v>41823.21</v>
+      </c>
+      <c r="K53" s="9"/>
+      <c r="L53" s="10">
+        <v>0.03162564238724682</v>
+      </c>
+      <c r="M53" s="11">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B54" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E54" s="9">
+        <v>50751.33</v>
+      </c>
+      <c r="F54" s="9">
+        <v>26400</v>
+      </c>
+      <c r="G54" s="14">
+        <v>0.5201834119421107</v>
+      </c>
+      <c r="H54" s="3">
+        <v>43</v>
+      </c>
+      <c r="I54" s="9">
+        <v>959.28</v>
+      </c>
+      <c r="J54" s="9">
+        <v>41249.04</v>
+      </c>
+      <c r="K54" s="9"/>
+      <c r="L54" s="15">
+        <v>0.026714089821502227</v>
+      </c>
+      <c r="M54" s="16">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="7">
+        <v>51132.11</v>
+      </c>
+      <c r="F55" s="7">
+        <v>26900</v>
+      </c>
+      <c r="G55" s="8">
+        <v>0.5260882056304736</v>
+      </c>
+      <c r="H55" s="6">
+        <v>43</v>
+      </c>
+      <c r="I55" s="7">
+        <v>862.15</v>
+      </c>
+      <c r="J55" s="7">
+        <v>37072.45</v>
+      </c>
+      <c r="K55" s="9"/>
+      <c r="L55" s="10">
+        <v>0.021055195370157487</v>
+      </c>
+      <c r="M55" s="11">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B56" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E56" s="9">
+        <v>51132.11</v>
+      </c>
+      <c r="F56" s="9">
+        <v>26900</v>
+      </c>
+      <c r="G56" s="14">
+        <v>0.5260882056304736</v>
+      </c>
+      <c r="H56" s="3">
+        <v>43</v>
+      </c>
+      <c r="I56" s="9">
+        <v>862.15</v>
+      </c>
+      <c r="J56" s="9">
+        <v>37072.45</v>
+      </c>
+      <c r="K56" s="9"/>
+      <c r="L56" s="15">
+        <v>0.021055195370157487</v>
+      </c>
+      <c r="M56" s="16">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B57" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E57" s="7">
+        <v>51172.34</v>
+      </c>
+      <c r="F57" s="7">
+        <v>27200</v>
+      </c>
+      <c r="G57" s="8">
+        <v>0.5315371546425276</v>
+      </c>
+      <c r="H57" s="6">
+        <v>47</v>
+      </c>
+      <c r="I57" s="7">
+        <v>930.45</v>
+      </c>
+      <c r="J57" s="7">
+        <v>43731.15</v>
+      </c>
+      <c r="K57" s="9"/>
+      <c r="L57" s="10">
+        <v>0.028410539140644207</v>
+      </c>
+      <c r="M57" s="11">
+        <v>46336.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B58" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E58" s="9">
+        <v>51172.34</v>
+      </c>
+      <c r="F58" s="9">
+        <v>28000</v>
+      </c>
+      <c r="G58" s="14">
+        <v>0.5471706003673078</v>
+      </c>
+      <c r="H58" s="3">
+        <v>46</v>
+      </c>
+      <c r="I58" s="9">
+        <v>915.29</v>
+      </c>
+      <c r="J58" s="9">
+        <v>42103.34</v>
+      </c>
+      <c r="K58" s="9"/>
+      <c r="L58" s="15">
+        <v>0.028799451054125454</v>
+      </c>
+      <c r="M58" s="16">
+        <v>46336.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B59" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E59" s="7">
+        <v>56167.99</v>
+      </c>
+      <c r="F59" s="7">
+        <v>27400</v>
+      </c>
+      <c r="G59" s="8">
+        <v>0.48782233439366446</v>
+      </c>
+      <c r="H59" s="6">
+        <v>58</v>
+      </c>
+      <c r="I59" s="7">
+        <v>821.59</v>
+      </c>
+      <c r="J59" s="7">
+        <v>47652.22</v>
+      </c>
+      <c r="K59" s="9"/>
+      <c r="L59" s="10">
+        <v>0.01894056629170786</v>
+      </c>
+      <c r="M59" s="11">
+        <v>46341.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="B60" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E60" s="9">
+        <v>220499.69</v>
+      </c>
+      <c r="F60" s="9">
+        <v>105100</v>
+      </c>
+      <c r="G60" s="14">
+        <v>0.4766446610423806</v>
+      </c>
+      <c r="H60" s="3">
+        <v>79</v>
+      </c>
+      <c r="I60" s="9">
+        <v>2710.17</v>
+      </c>
+      <c r="J60" s="9">
+        <v>214103.43</v>
+      </c>
+      <c r="K60" s="9"/>
+      <c r="L60" s="15">
+        <v>0.017538295233526926</v>
+      </c>
+      <c r="M60" s="16">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B61" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E61" s="7">
+        <v>222539.86</v>
+      </c>
+      <c r="F61" s="7">
+        <v>108500</v>
+      </c>
+      <c r="G61" s="8">
+        <v>0.4875531062165673</v>
+      </c>
+      <c r="H61" s="6">
+        <v>78</v>
+      </c>
+      <c r="I61" s="7">
+        <v>2698.91</v>
+      </c>
+      <c r="J61" s="7">
+        <v>210514.98</v>
+      </c>
+      <c r="K61" s="9"/>
+      <c r="L61" s="10">
+        <v>0.0175950652522381</v>
+      </c>
+      <c r="M61" s="11">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B62" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E62" s="9">
+        <v>222539.86</v>
+      </c>
+      <c r="F62" s="9">
+        <v>108400</v>
+      </c>
+      <c r="G62" s="14">
+        <v>0.48710374851498517</v>
+      </c>
+      <c r="H62" s="3">
+        <v>81</v>
+      </c>
+      <c r="I62" s="9">
+        <v>2638.98</v>
+      </c>
+      <c r="J62" s="9">
+        <v>213757.38</v>
+      </c>
+      <c r="K62" s="9"/>
+      <c r="L62" s="15">
+        <v>0.017406568834348365</v>
+      </c>
+      <c r="M62" s="16">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B63" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E63" s="7">
+        <v>222539.86</v>
+      </c>
+      <c r="F63" s="7">
+        <v>110300</v>
+      </c>
+      <c r="G63" s="8">
+        <v>0.49564154484504486</v>
+      </c>
+      <c r="H63" s="6">
+        <v>79</v>
+      </c>
+      <c r="I63" s="7">
+        <v>2651.02</v>
+      </c>
+      <c r="J63" s="7">
+        <v>209430.58</v>
+      </c>
+      <c r="K63" s="9"/>
+      <c r="L63" s="10">
+        <v>0.01772416906966647</v>
+      </c>
+      <c r="M63" s="11">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B64" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E64" s="9">
+        <v>228703.01</v>
+      </c>
+      <c r="F64" s="9">
+        <v>112400</v>
+      </c>
+      <c r="G64" s="14">
+        <v>0.49146707776167875</v>
+      </c>
+      <c r="H64" s="3">
+        <v>82</v>
+      </c>
+      <c r="I64" s="9">
+        <v>2697.87</v>
+      </c>
+      <c r="J64" s="9">
+        <v>221225.34</v>
+      </c>
+      <c r="K64" s="9"/>
+      <c r="L64" s="15">
+        <v>0.017688841521659098</v>
+      </c>
+      <c r="M64" s="16">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B65" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65" s="7">
+        <v>61436.48</v>
+      </c>
+      <c r="F65" s="7">
+        <v>30100</v>
+      </c>
+      <c r="G65" s="8">
+        <v>0.48993692346957374</v>
+      </c>
+      <c r="H65" s="6">
+        <v>126</v>
+      </c>
+      <c r="I65" s="7">
+        <v>442.86</v>
+      </c>
+      <c r="J65" s="7">
+        <v>55800.36</v>
+      </c>
+      <c r="K65" s="9"/>
+      <c r="L65" s="10">
+        <v>0.01019591722988131</v>
+      </c>
+      <c r="M65" s="11">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" s="9">
+        <v>62156.74</v>
+      </c>
+      <c r="F66" s="9">
+        <v>29700</v>
+      </c>
+      <c r="G66" s="14">
+        <v>0.47782428743849825</v>
+      </c>
+      <c r="H66" s="3">
+        <v>153</v>
+      </c>
+      <c r="I66" s="9">
+        <v>460.36</v>
+      </c>
+      <c r="J66" s="9">
+        <v>70435.08</v>
+      </c>
+      <c r="K66" s="9"/>
+      <c r="L66" s="15">
+        <v>0.011842009149292615</v>
+      </c>
+      <c r="M66" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="7">
+        <v>108917.57</v>
+      </c>
+      <c r="F67" s="7">
+        <v>51500</v>
+      </c>
+      <c r="G67" s="8">
+        <v>0.4728346399942635</v>
+      </c>
+      <c r="H67" s="6">
+        <v>187</v>
+      </c>
+      <c r="I67" s="7">
+        <v>697.56</v>
+      </c>
+      <c r="J67" s="7">
+        <v>130443.72</v>
+      </c>
+      <c r="K67" s="9"/>
+      <c r="L67" s="10">
+        <v>0.010390920616150323</v>
+      </c>
+      <c r="M67" s="11">
+        <v>46302.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B68" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="9">
+        <v>215166.48</v>
+      </c>
+      <c r="F68" s="9">
+        <v>110700</v>
+      </c>
+      <c r="G68" s="14">
+        <v>0.514485341768848</v>
+      </c>
+      <c r="H68" s="3">
+        <v>198</v>
+      </c>
+      <c r="I68" s="9">
+        <v>1169.95</v>
+      </c>
+      <c r="J68" s="9">
+        <v>231650.1</v>
+      </c>
+      <c r="K68" s="9"/>
+      <c r="L68" s="15">
+        <v>0.009465006226776247</v>
+      </c>
+      <c r="M68" s="16">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B69" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" s="7">
+        <v>287496.34</v>
+      </c>
+      <c r="F69" s="7">
+        <v>145500</v>
+      </c>
+      <c r="G69" s="8">
+        <v>0.5060933993107529</v>
+      </c>
+      <c r="H69" s="6">
+        <v>169</v>
+      </c>
+      <c r="I69" s="7">
+        <v>1762.79</v>
+      </c>
+      <c r="J69" s="7">
+        <v>297911.51</v>
+      </c>
+      <c r="K69" s="9"/>
+      <c r="L69" s="10">
+        <v>0.010168583857034893</v>
+      </c>
+      <c r="M69" s="11">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="B70" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E70" s="9">
+        <v>214230.11</v>
+      </c>
+      <c r="F70" s="9">
+        <v>109700</v>
+      </c>
+      <c r="G70" s="14">
+        <v>0.5120662076866787</v>
+      </c>
+      <c r="H70" s="3">
+        <v>189</v>
+      </c>
+      <c r="I70" s="9">
+        <v>1084.8</v>
+      </c>
+      <c r="J70" s="9">
+        <v>205027.2</v>
+      </c>
+      <c r="K70" s="9"/>
+      <c r="L70" s="15">
+        <v>0.00813258221728112</v>
+      </c>
+      <c r="M70" s="16">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B71" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E71" s="7">
+        <v>42563.2</v>
+      </c>
+      <c r="F71" s="7">
+        <v>19400</v>
+      </c>
+      <c r="G71" s="8">
+        <v>0.45579279753402</v>
+      </c>
+      <c r="H71" s="6">
+        <v>64</v>
+      </c>
+      <c r="I71" s="7">
+        <v>645.36</v>
+      </c>
+      <c r="J71" s="7">
+        <v>41303.04</v>
+      </c>
+      <c r="K71" s="9"/>
+      <c r="L71" s="10">
+        <v>0.020032351907880337</v>
+      </c>
+      <c r="M71" s="11">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B72" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72" s="9">
+        <v>123609.87</v>
+      </c>
+      <c r="F72" s="9">
+        <v>61500</v>
+      </c>
+      <c r="G72" s="14">
+        <v>0.4975330853434277</v>
+      </c>
+      <c r="H72" s="3">
+        <v>115</v>
+      </c>
+      <c r="I72" s="9">
+        <v>947.53</v>
+      </c>
+      <c r="J72" s="9">
+        <v>108965.95</v>
+      </c>
+      <c r="K72" s="9"/>
+      <c r="L72" s="15">
+        <v>0.010840942250837943</v>
+      </c>
+      <c r="M72" s="16">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73" s="7">
+        <v>85339.74</v>
+      </c>
+      <c r="F73" s="7">
+        <v>38200</v>
+      </c>
+      <c r="G73" s="8">
+        <v>0.44762264333123114</v>
+      </c>
+      <c r="H73" s="6">
+        <v>97</v>
+      </c>
+      <c r="I73" s="7">
+        <v>869.27</v>
+      </c>
+      <c r="J73" s="7">
+        <v>84319.19</v>
+      </c>
+      <c r="K73" s="9"/>
+      <c r="L73" s="10">
+        <v>0.013341824810753654</v>
+      </c>
+      <c r="M73" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74" s="9">
+        <v>112010.96</v>
+      </c>
+      <c r="F74" s="9">
+        <v>52400</v>
+      </c>
+      <c r="G74" s="14">
+        <v>0.4678113641736487</v>
+      </c>
+      <c r="H74" s="3">
+        <v>187</v>
+      </c>
+      <c r="I74" s="9">
+        <v>711.68</v>
+      </c>
+      <c r="J74" s="9">
+        <v>133084.16</v>
+      </c>
+      <c r="K74" s="9"/>
+      <c r="L74" s="15">
+        <v>0.010123520143012248</v>
+      </c>
+      <c r="M74" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B75" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="7">
+        <v>60515.02</v>
+      </c>
+      <c r="F75" s="7">
+        <v>31900</v>
+      </c>
+      <c r="G75" s="8">
+        <v>0.5271418566828533</v>
+      </c>
+      <c r="H75" s="6">
+        <v>98</v>
+      </c>
+      <c r="I75" s="7">
+        <v>454.47</v>
+      </c>
+      <c r="J75" s="7">
+        <v>44538.06</v>
+      </c>
+      <c r="K75" s="9"/>
+      <c r="L75" s="10">
+        <v>0.009738285399793071</v>
+      </c>
+      <c r="M75" s="11">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B76" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E76" s="9">
+        <v>48356.44</v>
+      </c>
+      <c r="F76" s="9">
+        <v>21300</v>
+      </c>
+      <c r="G76" s="14">
+        <v>0.44047907579631584</v>
+      </c>
+      <c r="H76" s="3">
+        <v>43</v>
+      </c>
+      <c r="I76" s="9">
+        <v>1160.77</v>
+      </c>
+      <c r="J76" s="9">
+        <v>49913.11</v>
+      </c>
+      <c r="K76" s="9"/>
+      <c r="L76" s="15">
+        <v>0.03168109342944574</v>
+      </c>
+      <c r="M76" s="16">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B77" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E77" s="7">
+        <v>424557.91</v>
+      </c>
+      <c r="F77" s="7">
+        <v>204100</v>
+      </c>
+      <c r="G77" s="8">
+        <v>0.4807353606955527</v>
+      </c>
+      <c r="H77" s="6">
+        <v>191</v>
+      </c>
+      <c r="I77" s="7">
+        <v>2151</v>
+      </c>
+      <c r="J77" s="7">
+        <v>410841</v>
+      </c>
+      <c r="K77" s="9"/>
+      <c r="L77" s="10">
+        <v>0.007346013769310663</v>
+      </c>
+      <c r="M77" s="11">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" s="9">
+        <v>80702.32</v>
+      </c>
+      <c r="F78" s="9">
+        <v>36100</v>
+      </c>
+      <c r="G78" s="14">
+        <v>0.44732295180609427</v>
+      </c>
+      <c r="H78" s="3">
+        <v>153</v>
+      </c>
+      <c r="I78" s="9">
+        <v>611.36</v>
+      </c>
+      <c r="J78" s="9">
+        <v>93538.08</v>
+      </c>
+      <c r="K78" s="9"/>
+      <c r="L78" s="15">
+        <v>0.01122096446623738</v>
+      </c>
+      <c r="M78" s="16">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" s="7">
+        <v>64511.22</v>
+      </c>
+      <c r="F79" s="7">
+        <v>28700</v>
+      </c>
+      <c r="G79" s="8">
+        <v>0.4448838512122387</v>
+      </c>
+      <c r="H79" s="6">
+        <v>150</v>
+      </c>
+      <c r="I79" s="7">
+        <v>507.36</v>
+      </c>
+      <c r="J79" s="7">
+        <v>76104</v>
+      </c>
+      <c r="K79" s="9"/>
+      <c r="L79" s="10">
+        <v>0.011688713290150044</v>
+      </c>
+      <c r="M79" s="11">
+        <v>46310.5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B80" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" s="9">
+        <v>252552.16</v>
+      </c>
+      <c r="F80" s="9">
+        <v>104200</v>
+      </c>
+      <c r="G80" s="14">
+        <v>0.4125880372593131</v>
+      </c>
+      <c r="H80" s="3">
+        <v>183</v>
+      </c>
+      <c r="I80" s="9">
+        <v>2072.42</v>
+      </c>
+      <c r="J80" s="9">
+        <v>379252.86</v>
+      </c>
+      <c r="K80" s="9"/>
+      <c r="L80" s="15">
+        <v>0.012542042074963388</v>
+      </c>
+      <c r="M80" s="16">
+        <v>46306.5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" s="7">
+        <v>421000</v>
+      </c>
+      <c r="F81" s="7">
+        <v>171700</v>
+      </c>
+      <c r="G81" s="8">
+        <v>0.40783847980997623</v>
+      </c>
+      <c r="H81" s="6">
+        <v>66</v>
+      </c>
+      <c r="I81" s="7">
+        <v>6923.92</v>
+      </c>
+      <c r="J81" s="7">
+        <v>456978.72</v>
+      </c>
+      <c r="K81" s="9"/>
+      <c r="L81" s="10">
+        <v>0.020492689018104554</v>
+      </c>
+      <c r="M81" s="11">
+        <v>46305.5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B82" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" s="9">
+        <v>312899.73</v>
+      </c>
+      <c r="F82" s="9">
+        <v>117400</v>
+      </c>
+      <c r="G82" s="14">
+        <v>0.37520006808570916</v>
+      </c>
+      <c r="H82" s="3">
+        <v>66</v>
+      </c>
+      <c r="I82" s="9">
+        <v>5391.94</v>
+      </c>
+      <c r="J82" s="9">
+        <v>355868.04</v>
+      </c>
+      <c r="K82" s="9"/>
+      <c r="L82" s="15">
+        <v>0.020222886147245173</v>
+      </c>
+      <c r="M82" s="16">
+        <v>46305.5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" s="7">
+        <v>120029.15</v>
+      </c>
+      <c r="F83" s="7">
+        <v>56600</v>
+      </c>
+      <c r="G83" s="8">
+        <v>0.47155211879780873</v>
+      </c>
+      <c r="H83" s="6">
+        <v>146</v>
+      </c>
+      <c r="I83" s="7">
+        <v>843.62</v>
+      </c>
+      <c r="J83" s="7">
+        <v>123168.52</v>
+      </c>
+      <c r="K83" s="9"/>
+      <c r="L83" s="10">
+        <v>0.010336710541254365</v>
+      </c>
+      <c r="M83" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B84" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E84" s="9">
+        <v>84380.08</v>
+      </c>
+      <c r="F84" s="9">
+        <v>37900</v>
+      </c>
+      <c r="G84" s="14">
+        <v>0.44915814253790703</v>
+      </c>
+      <c r="H84" s="3">
+        <v>165</v>
+      </c>
+      <c r="I84" s="9">
+        <v>586.01</v>
+      </c>
+      <c r="J84" s="9">
+        <v>96691.65</v>
+      </c>
+      <c r="K84" s="9"/>
+      <c r="L84" s="15">
+        <v>0.010272986719664094</v>
+      </c>
+      <c r="M84" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B85" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="7">
+        <v>71080.54</v>
+      </c>
+      <c r="F85" s="7">
+        <v>36800</v>
+      </c>
+      <c r="G85" s="8">
+        <v>0.5177225721695418</v>
+      </c>
+      <c r="H85" s="6">
+        <v>160</v>
+      </c>
+      <c r="I85" s="7">
+        <v>508.55</v>
+      </c>
+      <c r="J85" s="7">
+        <v>81368</v>
+      </c>
+      <c r="K85" s="9"/>
+      <c r="L85" s="10">
+        <v>0.0129381711632475</v>
+      </c>
+      <c r="M85" s="11">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="9">
+        <v>126651.04</v>
+      </c>
+      <c r="F86" s="9">
+        <v>59900</v>
+      </c>
+      <c r="G86" s="14">
+        <v>0.4729530843173495</v>
+      </c>
+      <c r="H86" s="3">
+        <v>186</v>
+      </c>
+      <c r="I86" s="9">
+        <v>782.82</v>
+      </c>
+      <c r="J86" s="9">
+        <v>145604.52</v>
+      </c>
+      <c r="K86" s="9"/>
+      <c r="L86" s="15">
+        <v>0.009824252096136018</v>
+      </c>
+      <c r="M86" s="16">
+        <v>46302.5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" s="7">
+        <v>97103.99</v>
+      </c>
+      <c r="F87" s="7">
+        <v>43600</v>
+      </c>
+      <c r="G87" s="8">
+        <v>0.4490031769034413</v>
+      </c>
+      <c r="H87" s="6">
+        <v>150</v>
+      </c>
+      <c r="I87" s="7">
+        <v>705.42</v>
+      </c>
+      <c r="J87" s="7">
+        <v>105813</v>
+      </c>
+      <c r="K87" s="9"/>
+      <c r="L87" s="10">
+        <v>0.010385470500739062</v>
+      </c>
+      <c r="M87" s="11">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" s="9">
+        <v>121458.97</v>
+      </c>
+      <c r="F88" s="9">
+        <v>57700</v>
+      </c>
+      <c r="G88" s="14">
+        <v>0.4750575441237481</v>
+      </c>
+      <c r="H88" s="3">
+        <v>186</v>
+      </c>
+      <c r="I88" s="9">
+        <v>760.78</v>
+      </c>
+      <c r="J88" s="9">
+        <v>141505.08</v>
+      </c>
+      <c r="K88" s="9"/>
+      <c r="L88" s="15">
+        <v>0.010087266342522312</v>
+      </c>
+      <c r="M88" s="16">
+        <v>46303.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>